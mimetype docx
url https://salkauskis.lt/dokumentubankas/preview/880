--- v0 (2025-10-08)
+++ v1 (2026-10-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D84457E" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
+    <w:p w14:paraId="6CAC3AF4" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AT</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
@@ -74,177 +74,210 @@
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666AC844" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
+    <w:p w14:paraId="6CAC3AF5" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2991BC36" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="00A00A0B" w:rsidRDefault="00EE387C" w:rsidP="00571EF9">
+    <w:p w14:paraId="6CAC3AF6" w14:textId="254F5E23" w:rsidR="0014224D" w:rsidRPr="00A00A0B" w:rsidRDefault="00EE387C" w:rsidP="00571EF9">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">direktoriaus </w:t>
       </w:r>
       <w:r w:rsidR="00B43F83" w:rsidRPr="00A00A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022 </w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006358DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43F83" w:rsidRPr="00A00A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A00A0B" w:rsidRPr="00A00A0B">
+      <w:r w:rsidR="006358DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rugpjūčio 26 </w:t>
+        <w:t xml:space="preserve">liepos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006358DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF2DB7" w:rsidRPr="00A00A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EE1F7C" w14:textId="77777777" w:rsidR="00DF2DB7" w:rsidRPr="005B045F" w:rsidRDefault="00DF2DB7" w:rsidP="00571EF9">
+    <w:p w14:paraId="6CAC3AF7" w14:textId="7E0B1661" w:rsidR="00DF2DB7" w:rsidRPr="005B045F" w:rsidRDefault="00DF2DB7" w:rsidP="00571EF9">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>įsakymu Nr. V-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A00A0B" w:rsidRPr="00A00A0B">
+        <w:t>įsakymu Nr. V</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3C82" w:rsidRPr="00DB0FC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="083AB6E9" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>-45-(1.3 E)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3AF8" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F87BA79" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
+    <w:p w14:paraId="6CAC3AF9" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
       <w:pPr>
         <w:spacing w:before="24"/>
         <w:ind w:left="1551" w:right="1561"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="250985C8" w14:textId="77777777" w:rsidR="00CD6CE7" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00CD6CE7">
+    <w:p w14:paraId="6CAC3AFA" w14:textId="77777777" w:rsidR="00CD6CE7" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00CD6CE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ŠIAULIŲ STASIO ŠALKAUSKIO</w:t>
       </w:r>
       <w:r w:rsidR="00307DD9" w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -282,753 +315,613 @@
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">IR PAGALBOS MOKINIUI </w:t>
       </w:r>
       <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">SKYRIAUS VEDĖJO </w:t>
       </w:r>
       <w:r w:rsidR="00CD6CE7" w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PAREIGYBĖS APRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795E0A9E" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="00CD6CE7">
+    <w:p w14:paraId="6CAC3AFB" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="00CD6CE7">
       <w:pPr>
         <w:spacing w:before="24"/>
         <w:ind w:left="1551" w:right="1561"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CA3BBF" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51">
+    <w:p w14:paraId="6CAC3AFC" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51">
       <w:pPr>
         <w:spacing w:before="29"/>
         <w:ind w:left="3645" w:right="3648"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006F1E76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> SKYRIUS</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1462DB0B" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C">
+    <w:p w14:paraId="6CAC3AFD" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C">
       <w:pPr>
         <w:spacing w:before="29"/>
         <w:ind w:left="3645" w:right="3648"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PAREIGYBĖ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F79E181" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
+    <w:p w14:paraId="6CAC3AFE" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
       <w:pPr>
         <w:spacing w:before="13" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71CCE7A7" w14:textId="6203F535" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3AFF" w14:textId="77777777" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00513912">
+      <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>F</w:t>
+        <w:t>(toliau – Gimnazija) f</w:t>
       </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">ormaliojo švietimo </w:t>
       </w:r>
       <w:r w:rsidR="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pagalbos mokiniui </w:t>
       </w:r>
       <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">skyriaus </w:t>
+        <w:t xml:space="preserve">skyriaus vedėjas </w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">toliau – </w:t>
-[...48 lines deleted...]
-        <w:t>) y</w:t>
+        <w:t>toliau – Ugdymo skyriaus vedėjas) y</w:t>
       </w:r>
       <w:r w:rsidR="00ED076B" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ra priskiriamas</w:t>
       </w:r>
       <w:r w:rsidR="00ED076B" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED076B" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>struktūrinių padalinių vadovų grupei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDFF10B" w14:textId="348942BB" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B00" w14:textId="77777777" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareigybės lygis: </w:t>
       </w:r>
-      <w:r w:rsidR="00513912">
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00513912" w:rsidRPr="005B045F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">ormaliojo švietimo </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">skyriaus </w:t>
+        <w:t>skyriaus vedėjas</w:t>
       </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t>o pareigybė</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priskiriamas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lygio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>pareigybei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162F2B1C" w14:textId="2C0215AD" w:rsidR="001606C2" w:rsidRPr="008B79B9" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B01" w14:textId="77777777" w:rsidR="001606C2" w:rsidRPr="008B79B9" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B79B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareigybės paskirtis: </w:t>
       </w:r>
-      <w:r w:rsidR="00513912">
+      <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00513912" w:rsidRPr="005B045F">
+        <w:t>Ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06B40" w:rsidRPr="008B79B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">ormaliojo švietimo </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">skyriaus </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="008B79B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">vedėjo pareigybė reikalinga </w:t>
+        <w:t xml:space="preserve">skyriaus vedėjo pareigybė reikalinga užtikrinti </w:t>
       </w:r>
       <w:r w:rsidR="008B79B9" w:rsidRPr="008B79B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Formaliojo švietimo ir pagalbos mokiniui skyriaus funkcijų realizavimui</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00513912">
+        <w:t>Formaliojo švietimo ir pagalbos mokiniui skyriaus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> užtikrinti</w:t>
+        <w:t xml:space="preserve"> (toliau – Skyrius)</w:t>
       </w:r>
       <w:r w:rsidR="008B79B9" w:rsidRPr="008B79B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>, organizuojant formalųjį mokinių ugdymą bei kokybiškos mokymosi pagalbos teikimą.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A958B2B" w14:textId="267DED17" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
+        <w:t xml:space="preserve"> funkcijų realizavimui, organizuojant formalųjį mokinių ugdymą bei kokybiškos mokymosi pagalbos teikimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B02" w14:textId="77777777" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavaldumas: </w:t>
       </w:r>
-      <w:r w:rsidR="00513912">
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00513912" w:rsidRPr="005B045F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">ormaliojo švietimo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00513912">
+        <w:t>skyriaus vedėjas</w:t>
+      </w:r>
+      <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir pagalbos mokiniui </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesiogiai pavaldus </w:t>
       </w:r>
-      <w:r w:rsidR="00513912" w:rsidRPr="005B045F">
-[...39 lines deleted...]
-    <w:p w14:paraId="4608BABA" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>imnazijos direktoriaus pavaduotojui ugdymui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B03" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57F03DB2" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
+    <w:p w14:paraId="6CAC3B04" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="462" w:hanging="462"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="006F1E76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367BC47C" w14:textId="4FC582B8" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
+    <w:p w14:paraId="6CAC3B05" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="462" w:hanging="462"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
@@ -1067,59 +960,68 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00513912">
+      <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>IEJI</w:t>
+        <w:t>Ū</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
@@ -1473,595 +1375,451 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>TOJ</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452D9553" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B06" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00C6678D" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B07" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Aukštasis universitetinis išsilavinimas ir pedagoginė psichologinė kvalifikacija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567F29E5" w14:textId="31328881" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B08" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Darbo patirtis – ne </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="67770D55" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+        <w:t>Darbo patirtis – ne mažesnė kaip 3 metų darbo stažas švietimo įstaigoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B09" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Geras lietuvių kalbos mokėjimas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4764B2" w14:textId="35175213" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B0A" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Būti susipažinusiam su Lietuvos Respublikos </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="16EEF34F" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+        <w:t>Būti susipažinusiam su Lietuvos Respublikos konstitucija, Lietuvos Respublikos darbo kodeksu, kitais įstatymais (Švietimo, Vietos savivaldos, Valstybės tarnybos ir kt.), Vaiko teisių konvencija, Vyriausybės nutarimais, Švietimo ir mokslo ministerijos įsakymais, Šiaulių miesto savivaldybės tarybos sprendimais, administracijos direktoriaus, Švietimo skyriaus vedėjo įsakymais ir kitais teisės aktais, reglamentuojančiais švietimo įstaigų veiklą, vaikų ugdymą, jų teisių apsaugą, darbo santykius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B0B" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Būti susipažinusiam su vadybos teorijomis, turėti vadybos pagrindų žinių.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F8CDBA" w14:textId="5778E9D6" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B0C" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Išmanyti šiuolaikin</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4EF942F8" w14:textId="0E144AD4" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+        <w:t>Išmanyti šiuolaikines pedagogikos, psichologijos pagrindus, gebėti juos taikyti savo veikloje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B0D" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Suprasti demokratin</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="4B8AFB3C" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+        <w:t>Suprasti demokratines, teisines ir atviros pilietinės, humanistinės visuomenės kūrimo bei veiklos principus, gebėti juos panaudoti savo vadybinėje veikloje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B0E" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebėti kurti demokratiškus, savitarpio </w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>pagarba ir pagalba grindžiamus G</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>imnazijos bendruomenės narių santykius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD51027" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B0F" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokėti kaupti, sisteminti, apibendrinti, valdyti informaciją ir rengti išvadas, planuoti </w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>kyriaus ugdomąją veiklą, vertinti, analizuoti ugdymo procesą, teikti išvadas ir siūlymus darbui tobulinti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D97C76" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B10" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Sklandžiai dėstyti mintis žodžiu ir raštu, išmanyti dokumentų rengimo taisykles, dokumentų tvarkymo ir apskaitos taisykles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F88A1F7" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="00A55744" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B11" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="00A55744" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokėti rengti G</w:t>
       </w:r>
       <w:r w:rsidR="005B045F" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>imnazijos vidaus dokumentus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BA7E88" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B12" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2102,227 +1860,185 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>imnazijos  dir</w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ektoriaus pavaduotoju ugdymui, G</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>imnazijos direktoriumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789526B5" w14:textId="77777777" w:rsidR="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B13" w14:textId="77777777" w:rsidR="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokėti dirbti kompiuteriu, tvarkyti dokumentų apskaitą, priimti ir siųsti informaciją.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFADEE6" w14:textId="1072FE0B" w:rsidR="00ED3401" w:rsidRPr="00D85EB3" w:rsidRDefault="00ED3401" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B14" w14:textId="77777777" w:rsidR="00ED3401" w:rsidRPr="00D85EB3" w:rsidRDefault="00ED3401" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D85EB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Būti susipažinus</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0F45DBD3" w14:textId="77777777" w:rsidR="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+        <w:t>Būti susipažinus su civilinės saugos reikalavimais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B15" w14:textId="77777777" w:rsidR="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Privalumai: mokėti bent vieną ES šalių kalbą (anglų, vokiečių, prancūzų); turėti vadybinę </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="64999CC3" w14:textId="77777777" w:rsidR="00513912" w:rsidRDefault="00513912" w:rsidP="008E3B71">
+        <w:t>Privalumai: mokėti bent vieną ES šalių kalbą (anglų, vokiečių, prancūzų); turėti vadybinę kategoriją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B16" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51" w:rsidP="008E3B71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="1953" w:right="827" w:hanging="1953"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="060EDEF6" w14:textId="2688AE76" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51" w:rsidP="008E3B71">
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1E76">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B17" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="1953" w:right="827" w:hanging="1953"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...31 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">IAS </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
@@ -2514,1167 +2230,1140 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>CIJOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325DADF5" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B18" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="16" w:line="220" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE7535D" w14:textId="5ED009F4" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+    <w:p w14:paraId="6CAC3B19" w14:textId="593C2E0E" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti pasiūlymus, rengiant gimnazijos strateginį, metin</w:t>
-[...8 lines deleted...]
-        <w:t>į</w:t>
+        <w:t xml:space="preserve">Teikti pasiūlymus, rengiant </w:t>
+      </w:r>
+      <w:r w:rsidR="002644D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> veiklos, veiklos tobulinimo ir kitus planus.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B75FBF1" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>imnazijos strateginį, metinės veiklos, veiklos tobulinimo ir kitus planus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B1A" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Dalyvauti</w:t>
       </w:r>
       <w:r w:rsidR="00A55744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir teikti pasiūlymus rengiant G</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>imnazijos ugdymo planą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184F0845" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+    <w:p w14:paraId="6CAC3B1B" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Koordinuoti mokinių tėvų (globėjų, rūpintojų) pedagoginį švietimą ir individualų konsultavimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFD0FFE" w14:textId="3E9A3C2F" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+    <w:p w14:paraId="6CAC3B1C" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Organizuoti ir kontroliuoti su pagalbos teikimo mokiniui susijusio</w:t>
-[...8 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">Organizuoti ir kontroliuoti su pagalbos teikimo mokiniui susijusio ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>kyriui paskirtos dokumentacijos tvarkymą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495B3D58" w14:textId="1129AF17" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+    <w:p w14:paraId="6CAC3B1D" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertinti </w:t>
       </w:r>
-      <w:r w:rsidR="00513912">
-[...6 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>kyriaus darbuotojų kvalifikaciją.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4D2A0A" w14:textId="1A08FFCD" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+    <w:p w14:paraId="73B7295C" w14:textId="45A3C25F" w:rsidR="006A0E60" w:rsidRPr="00DB6C80" w:rsidRDefault="00DB6C80" w:rsidP="00DB6C80">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Rengti ir teikti direktoriaus pavaduotojui ugdymui su pagalba mokiniui ir kuruojamais dalykais susijusių vidaus tvark</w:t>
-[...8 lines deleted...]
-        <w:t>os aprašų</w:t>
+        <w:t>Kuruoti užsienio kalbų</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>, reglamentų ir kitų dokumentų projektus</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4752B001" w14:textId="729B208E" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t xml:space="preserve"> socialinių mokslų</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir lietuvių kalbos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalykus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B1E" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Rengti ir teikti teisės aktuose nu</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="4A36DF31" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Rengti ir teikti direktoriaus pavaduotojui ugdymui su pagalba mokiniui ir kuruojamais dalykais susijusių vidaus tvarkų, reglamentų ir kitų dokumentų projektus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B1F" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti siūlymus dėl mokymo priemonių kuruojamoms sritims įsigijimo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="361D49EC" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Rengti ir teikti teisės aktuose numatytą su kuruojamomis sritimis susijusią informaciją savivaldybės bei valstybės institucijoms, organizacijoms, viešinimui skirtą informaciją, užtikrinti informacijos savalaikiškumą ir teisingumą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B20" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Organizuoti ir vykdyti su formaliuoju švietimu ir pagalba mokiniui bei kuruojamais dalykais susijusius tyrimus, analizuoti rezultatus, numatyti kokybės tobulinimo veiklas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CA9A486" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Teikti siūlymus dėl mokymo priemonių kuruojamoms sritims įsigijimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B21" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Organizuoti pagalbos mokiniui teikimą.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33196E97" w14:textId="228A46DE" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00A55744" w:rsidP="00E06B40">
+        <w:t>Organizuoti ir vykdyti su formaliuoju švietimu ir pagalba mokiniui bei kuruojamais dalykais susijusius tyrimus, analizuoti rezultatus, numatyti kokybės tobulinimo veiklas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B22" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-    <w:p w14:paraId="71B45C63" w14:textId="3C4F45BD" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00A55744" w:rsidP="00E06B40">
+      <w:r w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Organizuoti pagalbos mokiniui teikimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B23" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00A55744" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Teikti G</w:t>
       </w:r>
       <w:r w:rsidR="00E06B40" w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">imnazijos direktoriaus pavaduotojui pasiūlymus dėl </w:t>
-[...8 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">imnazijos direktoriui siūlymus dėl </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E06B40" w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>kyriaus darbuotojų kvalifikacijos tobulinimo ir atestacijos, rengti dokumentus.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F493162" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t xml:space="preserve">kyriaus darbuotojų priėmimo, atleidimo, skatinimo, drausminių nuobaudų skyrimo, dalyvauti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06B40" w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojų paieškoje ir atrankoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B24" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00A55744" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E06B40">
-[...9 lines deleted...]
-    <w:p w14:paraId="25F85A57" w14:textId="6D2AB2F1" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Teikti G</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06B40" w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imnazijos direktoriaus pavaduotojui pasiūlymus dėl </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06B40" w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojų kvalifikacijos tobulinimo ir atestacijos, rengti dokumentus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B25" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti dalykinę, metodinę pagal</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="43AE77FF" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Teikti direktoriaus pavaduotojui ugdymui pasiūlymus dėl mokytojų darbo krūvio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B26" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Derinti pamokų tvarkaraščius esant reikalui.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="173E5AEA" w14:textId="2E99397C" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Teikti dalykinę, metodinę pagal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>bą S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B27" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vykdyti funkcijas, numatytas </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="4E327E5A" w14:textId="704D0AF5" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Derinti pamokų tvarkaraščius esant reikalui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B28" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizuoti ir kontroliuoti </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02261725" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Vykdyti funkcijas, numatytas ekstremalių situacijų plane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B29" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Organizuoti klasių vadovų veiklos planų rengimą, jų vykdymo priežiūrą.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A528EC2" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Organizuoti ir kontroliuoti P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>agrindinio ugdymo pasiekimų patikrinimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vykdymą, rezultatų apskaitą ir analizę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B2A" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Koordinuoti gimnazijos ugdymo karjerai veiklą.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C3B5151" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Organizuoti klasių vadovų veiklos planų rengimą, jų vykdymo priežiūrą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B2B" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Koordinuoti socialinių kompetencijų ugdymo veiklą.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AAB5AAC" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
+        <w:t>Koordinuoti gimnazijos ugdymo karjerai veiklą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B2C" w14:textId="34E11EF4" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00E06B40" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Kuruoti užsienio kalbų ir socialinių mokslų dalykus.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AC2434E" w14:textId="3E3B2DAE" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00513912" w:rsidP="00E06B40">
+        <w:t xml:space="preserve">Koordinuoti </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>tarptautinius projektus (</w:t>
+      </w:r>
+      <w:r w:rsidR="00805188">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>„Tvari mokykla“, Erasmus, Dofe, Junior Ach</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1371E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ievent ir kt.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391770EF" w14:textId="2479397A" w:rsidR="00DE36EF" w:rsidRPr="00C4026B" w:rsidRDefault="00C4026B" w:rsidP="00C4026B">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Koordinuoti kelionių, ekskursijų, išvykų organizavimą, kontroliuoti saugos ir sveikatos instrukcijų parengimą ir vykdymą.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE36EF" w:rsidRPr="00C4026B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C587FD" w14:textId="6A0E8287" w:rsidR="00B83235" w:rsidRPr="00605488" w:rsidRDefault="00B83235" w:rsidP="00605488">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Organizuoti dokumentų, susijusių su nelaimingais atsitikimais ir traumomis rengimą, teikti informaciją atsakingoms institucijoms, organizuoti prevencinę veiklą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B2E" w14:textId="77777777" w:rsidR="00E06B40" w:rsidRPr="00E06B40" w:rsidRDefault="00A55744" w:rsidP="00E06B40">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Pav</w:t>
-[...17 lines deleted...]
-        <w:t>g</w:t>
+        <w:t>Vaduoti G</w:t>
       </w:r>
       <w:r w:rsidR="00E06B40" w:rsidRPr="00E06B40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">imnazijos direktorių, nesant direktoriaus </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="599CB5C1" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+        <w:t>imnazijos direktorių, nesant direktoriaus ir pavaduotojo ugdymui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B2F" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="4248" w:right="3126" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF587F6" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
+    <w:p w14:paraId="6CAC3B30" w14:textId="77777777" w:rsidR="006F1E76" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="82"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="006F1E76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456DDE9B" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
+    <w:p w14:paraId="6CAC3B31" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F1E76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="82"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>AT</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
@@ -3711,243 +3400,200 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>YBĖ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2301AC10" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B32" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="15" w:line="220" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1232ADCB" w14:textId="63A35E32" w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+    <w:p w14:paraId="6CAC3B33" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D85EB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Ugdymo skyriaus vedėjas asmeniškai atsako už pareigų neatlikimą, netinkamai arba ne laiku atliktas funkcija L</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="3D41FF44" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+        <w:t>Ugdymo skyriaus vedėjas asmeniškai atsako už pareigų neatlikimą, netinkamai arba ne laiku atliktas funkcija LR darbo kodekso nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B34" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EAA839" w14:textId="79E35C44" w:rsidR="00735BCB" w:rsidRPr="00AF3356" w:rsidRDefault="00AF3356" w:rsidP="00AF3356">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6CAC3B35" w14:textId="59CEBD34" w:rsidR="00735BCB" w:rsidRPr="00FE38DD" w:rsidRDefault="00FE38DD" w:rsidP="00FE38DD">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="0B640FC7" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB" w:rsidP="00735BCB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE38DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Pastaba.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3356" w:rsidRPr="00FE38DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Šiame pareigybės aprašyme nurodytos U</w:t>
+      </w:r>
+      <w:r w:rsidR="00735BCB" w:rsidRPr="00FE38DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>gdymo skyriaus vedėjo funkcijos, pasikeitus įstatymams ar kitiems teisės aktams ir esant būtinybei, gali būti keičiamos direktoriaus iniciatyva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC3B37" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB" w:rsidP="00735BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18BDF912" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="00DC4F5A">
+    <w:p w14:paraId="6CAC3B38" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="00DC4F5A">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50270801" wp14:editId="046AFB03">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CAC3B3C" wp14:editId="6CAC3B3D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2888615</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2433955" cy="0"/>
                 <wp:effectExtent l="12065" t="6985" r="11430" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2433955" cy="0"/>
                           <a:chOff x="4549" y="550"/>
@@ -4008,113 +3654,102 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="294AE258" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.45pt;margin-top:9.3pt;width:191.65pt;height:0;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="4549,550" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuk7LoVwMAAN0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v2zgM/n7A/oOgjzukdhwnTYymxZCX&#10;4oDtrsByP0CR5RfMlnySEqc73H8fRdmJm96wocsHhzJp8uFDirx7ONUVOQptSiWXdHwTUiIkV2kp&#10;8yX9e7cdzSkxlsmUVUqKJX0Whj7cv/vtrm0SEalCVanQBJxIk7TNkhbWNkkQGF6Impkb1QgJykzp&#10;mlk46jxINWvBe10FURjOglbptNGKC2Pg7dor6T36zzLB7V9ZZoQl1ZICNotPjc+9ewb3dyzJNWuK&#10;kncw2BtQ1KyUEPTsas0sIwddvnJVl1wrozJ7w1UdqCwrucAcIJtxeJXNo1aHBnPJkzZvzjQBtVc8&#10;vdkt//P4pEmZQu0okayGEmFUEjlq2iZPwOJRN5+bJ+3zA/Gj4l8MqINrvTvn3pjs208qBXfsYBVS&#10;c8p07VxA0uSEFXg+V0CcLOHwMoonk8V0Sgm/6HgBJXRfxNN4QQkoptOucLzYdB9O5pPJ4KuAJT4c&#10;QuwguXygy8yFSPNrRH4uWCOwPsbR1BEZ9URutRCuc8nEc4lGPZFmyOJA4yAaIPuH/L1moyfxe1yw&#10;hB+MfRQKy8COH4317Z+ChMVNuxbYwVXJ6gpuwu8jEhIXCh/ddTmbQc94s/cB2YWkJRi6c9r7Aj4G&#10;vuaTefS/vqB8F1/RwBfUMu8RsqIHzU+yQw0SYW7chNhmjTKuWXaAre8h8ABGLsPv2ELsa1v/TRdC&#10;wxy5niCaEpgge09Jw6xD5kI4kbRLilS4F7U6ip1Clb1qfAhy0VZyaOWLOEDl1fCFCwB3zwsY1GEd&#10;VFaqbVlVWIVKOiizcDFDboyqytQpHRqj8/2q0uTI3GzEn0sGnL0wgxkkU3RWCJZuOtmysvIy2FfI&#10;LbRfR4FrRBx+/y7CxWa+mcejOJptRnG4Xo8+bFfxaLYd307Xk/VqtR7/56CN46Qo01RIh64fxOP4&#10;5+5ntxL8CD2P4hdZvEh2i7/XyQYvYSAXkEv/77nuL6ifJnuVPsNl1cpvFtiEIBRKf6Wkha2ypOaf&#10;A9OCkuoPCdNmMY5jt4bwEE9vIzjooWY/1DDJwdWSWgoN7sSV9avr0OgyLyDSGMsq1QcYslnprjMM&#10;PJN4VN0BBh5KuEMwl27fuSU1PKPVZSvffwMAAP//AwBQSwMEFAAGAAgAAAAhAFhAKWvfAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdpF+kMZtSinoqgq0gvW2z0yQ0Oxuy&#10;2yT994540OPM+/DOM9l6tI3osfO1IwXxJAKBVDhTU6ng8/D6lIDwQZPRjSNUcEMP6/z+LtOpcQN9&#10;YL8PpeAS8qlWUIXQplL6okKr/cS1SJydXWd14LErpen0wOW2kdMoWkqra+ILlW5xW2Fx2V+tgrdB&#10;D5tZ/NLvLuft7XhYvH/tYlTq8WHcPIMIOIY/GH70WR1ydjq5KxkvGgXzxXzFKAfJEgQDySyZgjj9&#10;LmSeyf8f5N8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7pOy6FcDAADdBwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWEApa98AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACxBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAL0GAAAAAA==&#10;">
-                <v:shape id="Freeform 3" o:spid="_x0000_s1027" style="position:absolute;left:4549;top:550;width:3833;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAP9189sIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfIbyFvYimiqhUoxSh4GUX/MOyx0fz&#10;bMs2LyWJtn77jSB4HGbmN8xm15tG3Mn52rKC6SQBQVxYXXOp4HLOxysQPiBrbCyTggd52G2Hgw2m&#10;2nZ8pPsplCJC2KeooAqhTaX0RUUG/cS2xNG7WmcwROlKqR12EW4aOUuShTRYc1yosKV9RcXf6WYi&#10;Jeu+6PDTuKLP6+9s6eePkf5V6vOjz9YgAvXhHX61D1rBDJ5X4g2Q238AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQA/3Xz2wgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l3833,e" filled="f" strokeweight=".48pt">
+              <v:group w14:anchorId="13F4BEC5" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.45pt;margin-top:9.3pt;width:191.65pt;height:0;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="4549,550" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQCVxg477QIAANMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKG1c+sSo04x9IYB 3Vag2QcosnzBZEmTlDjd14+UnMZNVwzo8mBQJn14eEgx5xe7VpKtsK7RKqej05QSobguGlXl9Mfq 5mROifNMFUxqJXL6KBy9WL5/d96ZTIx1rWUhLAEQ5bLO5LT23mRJ4ngtWuZOtREKnKW2LfNwtFVS WNYBeiuTcZqeJZ22hbGaC+fg7VV00mXAL0vB/feydMITmVPg5sPThucan8nynGWVZaZueE+DvYFF yxoFSZ+grphnZGObF1Btw612uvSnXLeJLsuGi1ADVDNKj6q5tXpjQi1V1lXmSSaQ9kinN8Pyb9tb ax7MvY3swbzT/KcDXZLOVNnQj+cqBpN191UX0E+28ToUvittixBQEtkFfR+f9BU7Tzi8HE8nk8Vs Rgk/+HgNDcIvprPpghJwzGZ9W3h93X84mU8mg68SlsV0gWJPCVsOM+QOMrn/k+mhZkYE9R3KcG9J U0ANlCjWQuU3VgicSzLBIcLcELQX0g1VHHgwzIHY/9TvpRp7EV/TgmV84/yt0KENbHvnfBzuAqzQ 3KJnvoKLULYS5vzjCUkJpgqP/jI8hY32YR8SskpJR0LqHnSPBXoMsOaT+fivWNC+GIZY4wEW9LLa M2T1njTfqZ41WIThMknDmBntcFhWwG0/Q4AAQVjhK7GQ+zg2ftOnsLAljveDpQT2wzpKYphHZpgC TdLlNEiBL1q9FSsdXP5o8CHJwSvVMCo2ccAquuELTAB3LxohKXIddFbpm0bK0AWpkMpZujgL2jgt mwKdyMbZan0pLdky3Hzhh8UA2LMw2DCqCGC1YMV1b3vWyGhDvARt4aK5MLhx0te6eIQhtjruU9j/ YNTa/qakg12aU/drw6ygRH5RcAsXo+kUl284TGefxnCwQ8966GGKA1ROPYXGo3np48LeGNtUNWQa hXKV/gzLp2xwzAO/yKo/wCIIVticYD1bzcNziDr8Fy3/AAAA//8DAFBLAwQUAAYACAAAACEAWEAp a98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm92kX6Qxm1KKeiqCrSC9 bbPTJDQ7G7LbJP33jnjQ48z78M4z2Xq0jeix87UjBfEkAoFUOFNTqeDz8PqUgPBBk9GNI1RwQw/r /P4u06lxA31gvw+l4BLyqVZQhdCmUvqiQqv9xLVInJ1dZ3XgsSul6fTA5baR0yhaSqtr4guVbnFb YXHZX62Ct0EPm1n80u8u5+3teFi8f+1iVOrxYdw8gwg4hj8YfvRZHXJ2OrkrGS8aBfPFfMUoB8kS BAPJLJmCOP0uZJ7J/x/k3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVxg477QIAANMG AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYQClr3wAA AAkBAAAPAAAAAAAAAAAAAAAAAEcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUwYA AAAA ">
+                <v:shape id="Freeform 3" o:spid="_x0000_s1027" style="position:absolute;left:4549;top:550;width:3833;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH 70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23 jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3 VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0 r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP// AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0 X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A AAD//wMAUEsDBBQABgAIAAAAIQA/3Xz2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw FMTvgt8hvIW9iKaKqFSjFKHgZRf8w7LHR/NsyzYvJYm2fvuNIHgcZuY3zGbXm0bcyfnasoLpJAFB XFhdc6ngcs7HKxA+IGtsLJOCB3nYbYeDDabadnyk+ymUIkLYp6igCqFNpfRFRQb9xLbE0btaZzBE 6UqpHXYRbho5S5KFNFhzXKiwpX1Fxd/pZiIl677o8NO4os/r72zp54+R/lXq86PP1iAC9eEdfrUP WsEMnlfiDZDbfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/3Xz2wgAAANoAAAAPAAAA AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA " path="m,l3833,e" filled="f" strokeweight=".48pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3833,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B08EEB8" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
-[...10 lines deleted...]
-    <w:p w14:paraId="30BAF81D" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
+    <w:p w14:paraId="6CAC3B3A" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
       <w:pPr>
         <w:spacing w:before="3" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FCD4043" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
+    <w:p w14:paraId="6CAC3B3B" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidSect="008E3B71">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="1135" w:right="740" w:bottom="851" w:left="1600" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15375A3B" w14:textId="77777777" w:rsidR="009C4BB3" w:rsidRDefault="009C4BB3" w:rsidP="00EE387C">
+    <w:p w14:paraId="7918D46F" w14:textId="77777777" w:rsidR="00C42BA4" w:rsidRDefault="00C42BA4" w:rsidP="00EE387C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52213466" w14:textId="77777777" w:rsidR="009C4BB3" w:rsidRDefault="009C4BB3" w:rsidP="00EE387C">
+    <w:p w14:paraId="6ED6C784" w14:textId="77777777" w:rsidR="00C42BA4" w:rsidRDefault="00C42BA4" w:rsidP="00EE387C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -4136,105 +3771,105 @@
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D14832C" w14:textId="77777777" w:rsidR="009C4BB3" w:rsidRDefault="009C4BB3" w:rsidP="00EE387C">
+    <w:p w14:paraId="6D50F4CF" w14:textId="77777777" w:rsidR="00C42BA4" w:rsidRDefault="00C42BA4" w:rsidP="00EE387C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4FC741" w14:textId="77777777" w:rsidR="009C4BB3" w:rsidRDefault="009C4BB3" w:rsidP="00EE387C">
+    <w:p w14:paraId="27A584ED" w14:textId="77777777" w:rsidR="00C42BA4" w:rsidRDefault="00C42BA4" w:rsidP="00EE387C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1432436"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="19BFAF8E" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
+      <w:p w14:paraId="6CAC3B42" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AF3356" w:rsidRPr="00AF3356">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="lt-LT"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="69BEA789" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
+  <w:p w14:paraId="6CAC3B43" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C045BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C87A706E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="102" w:hanging="286"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-21"/>
@@ -5586,200 +5221,223 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6316" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="593787865">
+  <w:num w:numId="1" w16cid:durableId="981153646">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="662901093">
+  <w:num w:numId="2" w16cid:durableId="764226861">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2072119700">
+  <w:num w:numId="3" w16cid:durableId="1776906153">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1333794583">
+  <w:num w:numId="4" w16cid:durableId="1533954250">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="160199971">
+  <w:num w:numId="5" w16cid:durableId="1262301259">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="79259073">
+  <w:num w:numId="6" w16cid:durableId="372464164">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1611931873">
+  <w:num w:numId="7" w16cid:durableId="1625304106">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1166673119">
+  <w:num w:numId="8" w16cid:durableId="1384602128">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="315501020">
+  <w:num w:numId="9" w16cid:durableId="1263490409">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="106627895">
+  <w:num w:numId="10" w16cid:durableId="1624649055">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1263103933">
+  <w:num w:numId="11" w16cid:durableId="1677688774">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1645692509">
+  <w:num w:numId="12" w16cid:durableId="1220046868">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="985935619">
+  <w:num w:numId="13" w16cid:durableId="2013608231">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0014224D"/>
+    <w:rsid w:val="00083DF6"/>
     <w:rsid w:val="000979DC"/>
     <w:rsid w:val="0014224D"/>
     <w:rsid w:val="001606C2"/>
+    <w:rsid w:val="00165ABC"/>
     <w:rsid w:val="00207D95"/>
     <w:rsid w:val="002159EE"/>
+    <w:rsid w:val="0024611A"/>
+    <w:rsid w:val="002644D1"/>
     <w:rsid w:val="00307DD9"/>
-    <w:rsid w:val="00356724"/>
     <w:rsid w:val="003D1685"/>
+    <w:rsid w:val="00415F08"/>
     <w:rsid w:val="004336F0"/>
     <w:rsid w:val="00440DD1"/>
-    <w:rsid w:val="0044444A"/>
     <w:rsid w:val="00467AFF"/>
-    <w:rsid w:val="00513912"/>
+    <w:rsid w:val="004A4936"/>
     <w:rsid w:val="00521C1E"/>
     <w:rsid w:val="00571EF9"/>
     <w:rsid w:val="005B045F"/>
     <w:rsid w:val="005E267B"/>
     <w:rsid w:val="005E6A50"/>
     <w:rsid w:val="005F344D"/>
     <w:rsid w:val="005F4AE8"/>
+    <w:rsid w:val="00605488"/>
+    <w:rsid w:val="006358DE"/>
+    <w:rsid w:val="006A0E60"/>
     <w:rsid w:val="006D1911"/>
     <w:rsid w:val="006F1E76"/>
     <w:rsid w:val="006F23BF"/>
     <w:rsid w:val="00715E40"/>
     <w:rsid w:val="00735BCB"/>
+    <w:rsid w:val="007A193D"/>
     <w:rsid w:val="007B0ED9"/>
+    <w:rsid w:val="007B6A54"/>
+    <w:rsid w:val="00805188"/>
     <w:rsid w:val="008B79B9"/>
     <w:rsid w:val="008C0415"/>
     <w:rsid w:val="008E3B71"/>
+    <w:rsid w:val="009818C4"/>
+    <w:rsid w:val="00992677"/>
     <w:rsid w:val="009A55FB"/>
-    <w:rsid w:val="009C4BB3"/>
     <w:rsid w:val="009D20B4"/>
     <w:rsid w:val="00A00A0B"/>
     <w:rsid w:val="00A00B5B"/>
     <w:rsid w:val="00A125AF"/>
     <w:rsid w:val="00A55744"/>
     <w:rsid w:val="00A71A98"/>
+    <w:rsid w:val="00A93BFE"/>
     <w:rsid w:val="00AF3356"/>
     <w:rsid w:val="00B43F83"/>
+    <w:rsid w:val="00B83235"/>
     <w:rsid w:val="00BF19FD"/>
+    <w:rsid w:val="00C21BDC"/>
+    <w:rsid w:val="00C4026B"/>
+    <w:rsid w:val="00C42BA4"/>
     <w:rsid w:val="00C503CC"/>
     <w:rsid w:val="00CB1C6F"/>
     <w:rsid w:val="00CC24F2"/>
     <w:rsid w:val="00CD6CE7"/>
+    <w:rsid w:val="00CE3C82"/>
+    <w:rsid w:val="00CF28B1"/>
+    <w:rsid w:val="00D1371E"/>
     <w:rsid w:val="00D723DB"/>
+    <w:rsid w:val="00DA5EE8"/>
+    <w:rsid w:val="00DB0FC9"/>
+    <w:rsid w:val="00DB6C80"/>
     <w:rsid w:val="00DC4F5A"/>
+    <w:rsid w:val="00DE36EF"/>
     <w:rsid w:val="00DF2DB7"/>
+    <w:rsid w:val="00E057E2"/>
     <w:rsid w:val="00E06B40"/>
     <w:rsid w:val="00E40EB2"/>
     <w:rsid w:val="00E847F0"/>
     <w:rsid w:val="00E90A09"/>
     <w:rsid w:val="00EA2E51"/>
     <w:rsid w:val="00ED076B"/>
     <w:rsid w:val="00ED3401"/>
     <w:rsid w:val="00EE387C"/>
+    <w:rsid w:val="00EE4A83"/>
     <w:rsid w:val="00EF644C"/>
     <w:rsid w:val="00F14ED5"/>
-    <w:rsid w:val="00FE59C1"/>
+    <w:rsid w:val="00FE38DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37ACC338"/>
+  <w14:docId w14:val="6CAC3AF4"/>
   <w15:docId w15:val="{BD0BB191-9DD0-4C33-A375-EEFAF89E9D84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6954,70 +6612,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3505</Words>
-  <Characters>1998</Characters>
+  <Words>3637</Words>
+  <Characters>2074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5493</CharactersWithSpaces>
+  <CharactersWithSpaces>5700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Antonijus</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>