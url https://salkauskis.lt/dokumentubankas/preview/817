--- v0 (2025-10-08)
+++ v1 (2026-09-22)
@@ -7,1157 +7,1621 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006908C2" w:rsidRPr="00267833" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD2E" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="00267833" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00267833">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuotolinio darbo Šiaulių Stasio Šalkauskio </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="00267833" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD2F" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="00267833" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267833">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>gimnazijoje tvarkos aprašo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD30" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="3888" w:firstLine="1296"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> priedas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD31" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="3888" w:firstLine="1296"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
-[...16 lines deleted...]
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD32" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD33" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Pareigos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DDAD34" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006908C2">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD35" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD36" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Vardas ir pavardė</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD37" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD38" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD39" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Direktoriui</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD3A" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD3B" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>PRAŠYMAS DĖL NUOTOLINIO DARBO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00306F4A" w:rsidRPr="006908C2" w:rsidRDefault="00306F4A" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD3C" w14:textId="77777777" w:rsidR="00306F4A" w:rsidRPr="00D34298" w:rsidRDefault="00306F4A" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="00346FDE" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD3D" w14:textId="03ADCC61" w:rsidR="006908C2" w:rsidRPr="00D34298" w:rsidRDefault="00450283" w:rsidP="00D34298">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:b/>
           </w:rPr>
           <w:alias w:val="Įveskite datą"/>
           <w:tag w:val="Įveskite datą"/>
           <w:id w:val="-834683185"/>
           <w:placeholder>
             <w:docPart w:val="D9C8BA3AD65840BEBF396D9C8F1AD318"/>
           </w:placeholder>
-          <w:date>
+          <w:date w:fullDate="2026-02-06T00:00:00Z">
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="lt-LT"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006908C2" w:rsidRPr="006908C2">
+          <w:r w:rsidR="000A69E6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
             </w:rPr>
-            <w:t>________________</w:t>
+            <w:t>2026-02-06</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD3E" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Šiauliai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DDAD3F" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DDAD40" w14:textId="0D84E829" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="00F850F7">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašyčiau leisti man dirbti nuotoliniu būdu </w:t>
+      </w:r>
+      <w:r w:rsidR="00450283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iki </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atskiro nurodymo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(Data)</w:t>
+        <w:t>(įrašyti datą)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
-[...109 lines deleted...]
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD41" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidTr="0091455A">
+      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w14:paraId="37DDAD46" w14:textId="77777777" w:rsidTr="0091455A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD42" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006908C2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Vieta, iš kurios bus dirbama nuotoliniu būdu</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Vieta, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>iš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kurios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>dirbama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nuotoliniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>būdu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD43" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
+          </w:p>
+          <w:p w14:paraId="37DDAD44" w14:textId="77777777" w:rsidR="00D34298" w:rsidRDefault="00D34298" w:rsidP="006908C2">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>Nurodoma tiksli darbo nuotoliniu būdu vieta (-os) ir jos (-jų) adresas (-ai).</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD45" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidTr="0091455A">
+      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w14:paraId="37DDAD4B" w14:textId="77777777" w:rsidTr="0091455A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="00423DD7">
+          <w:p w14:paraId="37DDAD47" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="00423DD7">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>numeris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00306F4A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>, elektroninio pašto adresas</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00306F4A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>elektroninio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00306F4A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00306F4A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>pašto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00306F4A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00306F4A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>adresas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="00306F4A">
+          <w:p w14:paraId="37DDAD48" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="00306F4A">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
+          </w:p>
+          <w:p w14:paraId="37DDAD49" w14:textId="77777777" w:rsidR="00D34298" w:rsidRDefault="00D34298" w:rsidP="00306F4A">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurodomas telefono </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00306F4A">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37DDAD4A" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="00306F4A">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>numeris ir elektroninio pašto adresas,  kur</w:t>
-[...12 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidTr="0091455A">
+      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w14:paraId="37DDAD4F" w14:textId="77777777" w:rsidTr="0091455A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD4C" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk526166537"/>
-[...5 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk526166537"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nuotolinio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>darbo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>dienos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>pradžia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>pabaiga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD4D" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
+          </w:p>
+          <w:p w14:paraId="37DDAD4E" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="006908C2">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nurodomas darbo pradžios ir pabaigos laikas, kuris negali viršyti 2 valandų skirtumo nuo įstaigos darbo laiko.</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidTr="0091455A">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w14:paraId="37DDAD54" w14:textId="77777777" w:rsidTr="0091455A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD50" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Asmeninės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>darbo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>priemonės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kurios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>naudojamos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>dirbant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nuotoliniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>būdu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD51" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD52" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37DDAD53" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidTr="0091455A">
+      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w14:paraId="37DDAD59" w14:textId="77777777" w:rsidTr="0091455A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD55" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gimnazijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>skirtos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>darbo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>priemonės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>naudojamos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>darbui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nuotoliniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>būdu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD56" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37DDAD57" w14:textId="77777777" w:rsidR="00D34298" w:rsidRDefault="00D34298" w:rsidP="006908C2">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37DDAD58" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidTr="0091455A">
+      <w:tr w:rsidR="006908C2" w:rsidRPr="006908C2" w14:paraId="37DDAD5D" w14:textId="77777777" w:rsidTr="0091455A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD5A" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006908C2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Kita informacija</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006908C2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>informacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+          <w:p w14:paraId="37DDAD5B" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
             <w:pPr>
               <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006908C2">
+          </w:p>
+          <w:p w14:paraId="37DDAD5C" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="006908C2">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>Gali būti nurodoma papildoma informacija</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD5E" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD5F" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Patvirtinu, kad</w:t>
       </w:r>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD60" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dirbdamas nuotoliniu būdu, laikysiuosi Šiaulių Stasio Šalkauskio gimnazijos darbuotojų darbo nuotoliniu būdu tvarkos, patvirtintos Šiaulių Stasio Šalkauskio gimnazijos direktoriaus 2020 m. kovo 25  d. įsakymu Nr.V-39 „Dėl Šiaulių Stasio Šalkauskio gimnazijos darbuotojų darbo nuotoliniu būdu tvarkos patvirtinimo“ (toliau Nuotolinio darbo tvarka), nustatytų reikalavimų.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD61" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Įsipareigoju, dirbdamas nuotoliniu būdu, darbo vietoje laikytis darbuotojų saugos ir sveikatos teisės aktuose nurodytų reikalavimų ir užtikrinu, kad darbo nuotoliniu būdu vieta ir naudojamos asmeninės darbo priemonės atitiks Lietuvos Respublikos teisės aktuose, Stasio Šalkauskio gimnazijos darbuotojų saugos ir sveikatos instrukcijose, Nuotolinio darbo tvarkoje keliamus reikalavimus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD62" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Laikysiuosi Bendrųjų elektroninės informacijos saugos reikalavimų aprašo, patvirtinto Lietuvos Respublikos Vyriausybės 2013 m. liepos 24 d. nutarimu Nr. 716 “</w:t>
       </w:r>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dėl bendrųjų elektroninės informacijos saugos reikalavimų aprašo, saugos dokumentų turinio gairių aprašo ir elektroninės informacijos, sudarančios valstybės informacinius išteklius, svarbos įvertinimo ir valstybės informacinių sistemų, registrų ir kitų informacinių sistemų klasifikavimo gairių aprašo patvirtinimo</w:t>
       </w:r>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">“, reikalavimų. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
+    <w:p w14:paraId="37DDAD63" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006908C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esu susipažinęs (-usi) su duomenų apsaugą reglamentuojančiais teisės aktais ir pasižadu tvarkyti informaciją ir asmens duomenis taip, kad tretieji asmenys neturėtų galimybės su ja susipažinti ir pasinaudoti, užtikrinsiu gaunamos, siunčiamos informacijos saugumą ir konfidencialumą. </w:t>
+        <w:t>Esu susipažinęs (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>usi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006908C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) su duomenų apsaugą reglamentuojančiais teisės aktais ir pasižadu tvarkyti informaciją ir asmens duomenis taip, kad tretieji asmenys neturėtų galimybės su ja susipažinti ir pasinaudoti, užtikrinsiu gaunamos, siunčiamos informacijos saugumą ir konfidencialumą. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006908C2" w:rsidRPr="006908C2" w:rsidRDefault="006908C2" w:rsidP="006908C2">
-      <w:pPr>
+    <w:p w14:paraId="37DDAD64" w14:textId="77777777" w:rsidR="00D34298" w:rsidRPr="006908C2" w:rsidRDefault="00D34298" w:rsidP="00D34298">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="3134"/>
         <w:gridCol w:w="3616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006908C2" w:rsidTr="0091455A">
+      <w:tr w:rsidR="006908C2" w14:paraId="37DDAD6A" w14:textId="77777777" w:rsidTr="00D34298">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="0091455A">
+          <w:p w14:paraId="37DDAD65" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="0091455A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcW w:w="3134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="0091455A">
+          <w:p w14:paraId="37DDAD66" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="0091455A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006908C2" w:rsidRPr="00975DCD" w:rsidRDefault="006908C2" w:rsidP="0091455A">
+          <w:p w14:paraId="37DDAD67" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="00975DCD" w:rsidRDefault="006908C2" w:rsidP="0091455A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975DCD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Parašas)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00975DCD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Parašas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00975DCD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcW w:w="3616" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="0091455A">
+          <w:p w14:paraId="37DDAD68" w14:textId="77777777" w:rsidR="006908C2" w:rsidRDefault="006908C2" w:rsidP="0091455A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006908C2" w:rsidRPr="00975DCD" w:rsidRDefault="006908C2" w:rsidP="0091455A">
+          <w:p w14:paraId="37DDAD69" w14:textId="77777777" w:rsidR="006908C2" w:rsidRPr="00975DCD" w:rsidRDefault="006908C2" w:rsidP="0091455A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975DCD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Vardas ir pavardė)</w:t>
+              <w:t xml:space="preserve">(Vardas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00975DCD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00975DCD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00975DCD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pavardė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00975DCD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00306F4A" w:rsidRDefault="00306F4A" w:rsidP="00CB2005">
+    <w:p w14:paraId="37DDAD6B" w14:textId="77777777" w:rsidR="00306F4A" w:rsidRDefault="00306F4A" w:rsidP="00D34298">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00306F4A" w:rsidSect="001F147C">
+    <w:sectPr w:rsidR="00306F4A" w:rsidSect="00D34298">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1135" w:right="567" w:bottom="851" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="567" w:bottom="709" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00346FDE" w:rsidRDefault="00346FDE" w:rsidP="0090679D">
+    <w:p w14:paraId="37DDAD6E" w14:textId="77777777" w:rsidR="00CE3C89" w:rsidRDefault="00CE3C89" w:rsidP="0090679D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00346FDE" w:rsidRDefault="00346FDE" w:rsidP="0090679D">
+    <w:p w14:paraId="37DDAD6F" w14:textId="77777777" w:rsidR="00CE3C89" w:rsidRDefault="00CE3C89" w:rsidP="0090679D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00346FDE" w:rsidRDefault="00346FDE" w:rsidP="0090679D">
+    <w:p w14:paraId="37DDAD6C" w14:textId="77777777" w:rsidR="00CE3C89" w:rsidRDefault="00CE3C89" w:rsidP="0090679D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00346FDE" w:rsidRDefault="00346FDE" w:rsidP="0090679D">
+    <w:p w14:paraId="37DDAD6D" w14:textId="77777777" w:rsidR="00CE3C89" w:rsidRDefault="00CE3C89" w:rsidP="0090679D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="0090679D" w:rsidRDefault="0090679D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37DDAD70" w14:textId="77777777" w:rsidR="0090679D" w:rsidRDefault="0090679D">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0090679D" w:rsidRDefault="0090679D">
+  <w:p w14:paraId="37DDAD71" w14:textId="77777777" w:rsidR="0090679D" w:rsidRDefault="0090679D">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02342459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C5C5940"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1405,213 +1869,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1038355732">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="912007069">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1749232101">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A7785"/>
     <w:rsid w:val="00020CC9"/>
     <w:rsid w:val="00056108"/>
     <w:rsid w:val="00080ED0"/>
+    <w:rsid w:val="000A69E6"/>
+    <w:rsid w:val="000C6DE7"/>
     <w:rsid w:val="000C7A00"/>
     <w:rsid w:val="000E2BD7"/>
     <w:rsid w:val="00107373"/>
     <w:rsid w:val="00147CA4"/>
     <w:rsid w:val="001865EC"/>
     <w:rsid w:val="001921C7"/>
     <w:rsid w:val="001D31E2"/>
     <w:rsid w:val="001F147C"/>
     <w:rsid w:val="002533A9"/>
     <w:rsid w:val="00265C8B"/>
     <w:rsid w:val="00267833"/>
     <w:rsid w:val="00282E07"/>
     <w:rsid w:val="002B7836"/>
     <w:rsid w:val="002C2DAD"/>
     <w:rsid w:val="00306911"/>
     <w:rsid w:val="00306F4A"/>
     <w:rsid w:val="00312525"/>
     <w:rsid w:val="00313440"/>
     <w:rsid w:val="00330EF0"/>
-    <w:rsid w:val="00346FDE"/>
+    <w:rsid w:val="003439D9"/>
+    <w:rsid w:val="0034719B"/>
     <w:rsid w:val="003937C9"/>
+    <w:rsid w:val="003B5D80"/>
     <w:rsid w:val="003D7264"/>
     <w:rsid w:val="00423DD7"/>
     <w:rsid w:val="0044430E"/>
+    <w:rsid w:val="00450283"/>
     <w:rsid w:val="004A253E"/>
     <w:rsid w:val="004A7785"/>
     <w:rsid w:val="004F7B87"/>
     <w:rsid w:val="005124ED"/>
     <w:rsid w:val="005446AC"/>
     <w:rsid w:val="005944A9"/>
-    <w:rsid w:val="005C1DE6"/>
     <w:rsid w:val="006418F9"/>
     <w:rsid w:val="0064378B"/>
     <w:rsid w:val="006908C2"/>
     <w:rsid w:val="006D0AC5"/>
     <w:rsid w:val="007228B4"/>
     <w:rsid w:val="0074095C"/>
     <w:rsid w:val="00784762"/>
     <w:rsid w:val="00785B33"/>
     <w:rsid w:val="007A07F7"/>
     <w:rsid w:val="007E28F0"/>
     <w:rsid w:val="007F0467"/>
     <w:rsid w:val="0080182F"/>
     <w:rsid w:val="008501BB"/>
     <w:rsid w:val="008741F7"/>
     <w:rsid w:val="008B3A72"/>
     <w:rsid w:val="008D57A2"/>
     <w:rsid w:val="0090679D"/>
+    <w:rsid w:val="00980286"/>
     <w:rsid w:val="009D26C2"/>
     <w:rsid w:val="00A20ABE"/>
     <w:rsid w:val="00AE596B"/>
     <w:rsid w:val="00B001D1"/>
     <w:rsid w:val="00B64221"/>
     <w:rsid w:val="00B83CFC"/>
     <w:rsid w:val="00B84B86"/>
     <w:rsid w:val="00BC7066"/>
     <w:rsid w:val="00BF4D1C"/>
     <w:rsid w:val="00C241C4"/>
     <w:rsid w:val="00C31441"/>
     <w:rsid w:val="00C42AA5"/>
     <w:rsid w:val="00C534D2"/>
     <w:rsid w:val="00C6723F"/>
+    <w:rsid w:val="00C84EB0"/>
     <w:rsid w:val="00CA2527"/>
     <w:rsid w:val="00CB2005"/>
     <w:rsid w:val="00CE0E33"/>
+    <w:rsid w:val="00CE3C89"/>
+    <w:rsid w:val="00D34298"/>
     <w:rsid w:val="00D5213D"/>
     <w:rsid w:val="00DB04AC"/>
     <w:rsid w:val="00DB6F23"/>
     <w:rsid w:val="00DE2E9D"/>
     <w:rsid w:val="00E06B9F"/>
     <w:rsid w:val="00E85E54"/>
     <w:rsid w:val="00EA4017"/>
+    <w:rsid w:val="00EB40CC"/>
     <w:rsid w:val="00EF598D"/>
     <w:rsid w:val="00F27FB3"/>
     <w:rsid w:val="00F30E32"/>
     <w:rsid w:val="00F54E9C"/>
+    <w:rsid w:val="00F850F7"/>
     <w:rsid w:val="00F9686E"/>
     <w:rsid w:val="00FC3A96"/>
     <w:rsid w:val="00FD4C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="37DDAD2E"/>
   <w15:docId w15:val="{E9DB41B5-3F60-46E5-B5E7-D6587B3778F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1939,50 +2416,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004A7785"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2184,235 +2666,243 @@
     <w:rsid w:val="006908C2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="479886023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9C8BA3AD65840BEBF396D9C8F1AD318"/>
         <w:category>
           <w:name w:val="Bendrosios nuostatos"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78B71A12-A145-4AEE-BB9B-13FDA215246F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008907EC" w:rsidRDefault="003563C6" w:rsidP="003563C6">
           <w:pPr>
             <w:pStyle w:val="D9C8BA3AD65840BEBF396D9C8F1AD318"/>
           </w:pPr>
           <w:r w:rsidRPr="00A82B13">
             <w:rPr>
               <w:rStyle w:val="Vietosrezervavimoenklotekstas"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003563C6"/>
+    <w:rsid w:val="00273D6A"/>
+    <w:rsid w:val="003439D9"/>
     <w:rsid w:val="003563C6"/>
     <w:rsid w:val="003E5621"/>
-    <w:rsid w:val="00772C7E"/>
+    <w:rsid w:val="005F68FC"/>
     <w:rsid w:val="008907EC"/>
     <w:rsid w:val="008A4061"/>
+    <w:rsid w:val="00C677BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2740,105 +3230,106 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Vietosrezervavimoenklotekstas">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003563C6"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B92831BB354402D996E7990A2DD87F4">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9C8BA3AD65840BEBF396D9C8F1AD318">
     <w:name w:val="D9C8BA3AD65840BEBF396D9C8F1AD318"/>
     <w:rsid w:val="003563C6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3094,78 +3585,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8521BFD3-9FBC-487D-B5F4-A819CCED3650}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5A4D803-5864-4CF0-978B-EBB8149E6EDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1829</Words>
-  <Characters>1043</Characters>
+  <Words>1519</Words>
+  <Characters>866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2867</CharactersWithSpaces>
+  <CharactersWithSpaces>2381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>karjera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>