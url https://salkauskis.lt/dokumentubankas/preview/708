--- v0 (2025-10-08)
+++ v1 (2026-10-11)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
+    <w:p w14:paraId="244733A7" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AT</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
@@ -74,187 +74,218 @@
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
+    <w:p w14:paraId="244733A8" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00EE387C">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="00566646" w:rsidRDefault="00EE387C" w:rsidP="00571EF9">
+    <w:p w14:paraId="244733A9" w14:textId="17A20FFD" w:rsidR="0014224D" w:rsidRPr="00566646" w:rsidRDefault="00EE387C" w:rsidP="00571EF9">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">direktoriaus </w:t>
       </w:r>
       <w:r w:rsidR="00B43F83" w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022 </w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00680827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43F83" w:rsidRPr="00566646">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00566646" w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rugpjūčio 26</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00680827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liepos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF2DB7" w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2DB7" w:rsidRPr="005B045F" w:rsidRDefault="00DF2DB7" w:rsidP="00571EF9">
+    <w:p w14:paraId="244733AA" w14:textId="014BF44C" w:rsidR="00EE387C" w:rsidRPr="001B4751" w:rsidRDefault="00DF2DB7" w:rsidP="001B4751">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>įsakymu Nr. V-</w:t>
       </w:r>
-      <w:r w:rsidR="00566646" w:rsidRPr="00566646">
+      <w:r w:rsidR="00CF5D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>52a</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
+        <w:t>44-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5D1B" w:rsidRPr="00CF5D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1.3 E)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733AB" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
       <w:pPr>
         <w:spacing w:before="24"/>
         <w:ind w:left="1551" w:right="1561"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD6CE7" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00CD6CE7">
+    <w:p w14:paraId="244733AC" w14:textId="77777777" w:rsidR="00CD6CE7" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="00CD6CE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ŠIAULIŲ STASIO ŠALKAUSKIO</w:t>
       </w:r>
       <w:r w:rsidR="00307DD9" w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -282,1539 +313,1618 @@
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">NEFORMALIOJO ŠVIETIMO </w:t>
       </w:r>
       <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">SKYRIAUS VEDĖJO </w:t>
       </w:r>
       <w:r w:rsidR="00CD6CE7" w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PAREIGYBĖS APRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="00CD6CE7">
+    <w:p w14:paraId="244733AD" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="00CD6CE7">
       <w:pPr>
         <w:spacing w:before="24"/>
         <w:ind w:left="1551" w:right="1561"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51">
+    <w:p w14:paraId="244733AE" w14:textId="77777777" w:rsidR="001B4751" w:rsidRDefault="00EA2E51">
       <w:pPr>
         <w:spacing w:before="29"/>
         <w:ind w:left="3645" w:right="3648"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B045F">
-[...18 lines deleted...]
-      <w:r w:rsidR="00EE387C" w:rsidRPr="005B045F">
+      <w:r w:rsidR="001B4751">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733AF" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C">
+      <w:pPr>
+        <w:spacing w:before="29"/>
+        <w:ind w:left="3645" w:right="3648"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PAREIGYBĖ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
+    <w:p w14:paraId="244733B0" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
       <w:pPr>
         <w:spacing w:before="13" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733B1" w14:textId="6313E5FD" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00EE387C" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
       </w:r>
+      <w:r w:rsidR="005F322B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (toliau</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Gimnazija)</w:t>
+      </w:r>
       <w:r w:rsidR="00EA2E51" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="49"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">neformaliojo švietimo </w:t>
       </w:r>
       <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">skyriaus vedėjas </w:t>
       </w:r>
+      <w:r w:rsidR="00E54C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(toliau</w:t>
+      </w:r>
+      <w:r w:rsidR="007F49D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ugdymo skyriaus vedėjas) </w:t>
+      </w:r>
       <w:r w:rsidR="00ED076B" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>yra priskiriamas</w:t>
       </w:r>
       <w:r w:rsidR="00ED076B" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="44"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED076B" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>struktūrinių padalinių vadovų grupei.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733B2" w14:textId="37DE711E" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareigybės lygis: </w:t>
       </w:r>
-      <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
+      <w:r w:rsidR="00E21D2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="49"/>
+        <w:t>Ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skyriaus vedėjas</w:t>
+      </w:r>
+      <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priskiriamas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="-1"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lygio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>pareigybei.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001606C2" w:rsidRPr="00781C4E" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733B3" w14:textId="4FD69153" w:rsidR="001606C2" w:rsidRPr="00781C4E" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781C4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pareigybės paskirtis: </w:t>
       </w:r>
+      <w:r w:rsidR="00E21D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ugdymo </w:t>
+      </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="00781C4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>neformaliojo švietimo skyriaus vedėjo pareigybė reikalinga užtikrinti neformaliojo švietimo</w:t>
+        <w:t>skyriaus vedėjo pareigybė reikalinga užtikrinti neformaliojo švietimo</w:t>
       </w:r>
       <w:r w:rsidR="00781C4E" w:rsidRPr="00781C4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> skyriaus funkcijų įgyvendinimą,</w:t>
+        <w:t xml:space="preserve"> skyriaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(toliau – Skyrius) </w:t>
+      </w:r>
+      <w:r w:rsidR="00781C4E" w:rsidRPr="00781C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>funkcijų įgyvendinimą,</w:t>
       </w:r>
       <w:r w:rsidR="001606C2" w:rsidRPr="00781C4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> užtikrinant </w:t>
       </w:r>
       <w:r w:rsidR="00781C4E" w:rsidRPr="00781C4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>mokinių neformalųjį švietimą bei savivaldos įgalinimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733B4" w14:textId="75C00F36" w:rsidR="00ED076B" w:rsidRPr="005B045F" w:rsidRDefault="00ED076B" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-29" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavaldumas: </w:t>
       </w:r>
+      <w:r w:rsidR="00E21D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Ugdymo</w:t>
+      </w:r>
+      <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skyriaus vedėjas</w:t>
+      </w:r>
       <w:r w:rsidR="005F344D" w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>tiesiogiai pavaldus Šiaulių Stasio Šalkauskio gimnazijos direktoriaus pavaduotojui ugdymui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733B5" w14:textId="77777777" w:rsidR="001B4751" w:rsidRDefault="001B4751" w:rsidP="001B4751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="462" w:hanging="462"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244733B6" w14:textId="77777777" w:rsidR="001B4751" w:rsidRDefault="00EA2E51" w:rsidP="001B4751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="462" w:hanging="462"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4751">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733B7" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="001B4751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="462" w:hanging="462"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Šiaulių Stasio Šalkauskio gimnazijos</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="49"/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Ū</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001606C2" w:rsidRPr="005B045F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>EI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>neformaliojo švietimo skyriaus vedėjas</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>AV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
+        <w:t>Š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>II</w:t>
-[...13 lines deleted...]
-          <w:spacing w:val="-7"/>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-1"/>
-[...4 lines deleted...]
-        <w:t>S</w:t>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>EI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>NAN</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t>Č</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>C</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>TOJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B045F">
-[...434 lines deleted...]
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+    </w:p>
+    <w:p w14:paraId="244733B8" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733B9" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Aukštasis universitetinis išsilavinimas ir pedagoginė psichologinė kvalifikacija.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733BA" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Darbo patirtis – ne mažesnė kaip 3 metų darbo stažas švietimo įstaigoje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733BB" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Geras lietuvių kalbos mokėjimas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733BC" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Būti susipažinusiam su Lietuvos Respublikos konstitucija, Lietuvos Respublikos darbo kodeksu, kitais įstatymais (Švietimo, Vietos savivaldos, Valstybės tarnybos ir kt.), Vaiko teisių konvencija, Vyriausybės nutarimais, Švietimo ir mokslo ministerijos įsakymais, Šiaulių miesto savivaldybės tarybos sprendimais, administracijos direktoriaus, Švietimo skyriaus vedėjo įsakymais ir kitais teisės aktais, reglamentuojančiais švietimo įstaigų veiklą, vaikų ugdymą, jų teisių apsaugą, darbo santykius.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733BD" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Būti susipažinusiam su vadybos teorijomis, turėti vadybos pagrindų žinių.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733BE" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Išmanyti šiuolaikines pedagogikos, psichologijos pagrindus, gebėti juos taikyti savo veikloje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733BF" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Suprasti demokratines, teisines ir atviros pilietinės, humanistinės visuomenės kūrimo bei veiklos principus, gebėti juos panaudoti savo vadybinėje veikloje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C0" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Gebėti kurti demokratiškus, savitarpio pagarba ir pagalba grindžiamus gimnazijos bendruomenės narių santykius.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C1" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokėti kaupti, sisteminti, apibendrinti, valdyti informaciją ir rengti išvadas, planuoti skyriaus ugdomąją veiklą, vertinti, analizuoti ugdymo procesą, teikti išvadas ir siūlymus darbui tobulinti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C2" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Sklandžiai dėstyti mintis žodžiu ir raštu, išmanyti dokumentų rengimo taisykles, dokumentų tvarkymo ir apskaitos taisykles.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C3" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokėti rengti gimnazijos vidaus dokumentus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C4" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokėti savarankiškai planuoti ir organizuoti savo ir gimnazijos bendruomenės veiklą, derinti veiklas su kitais struktūriniais padaliniais,  gimnazijos  direktoriaus pavaduotoju ugdymui, gimnazijos direktoriumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C5" w14:textId="77777777" w:rsidR="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokėti dirbti kompiuteriu, tvarkyti dokumentų apskaitą, priimti ir siųsti informaciją.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED3401" w:rsidRPr="00D85EB3" w:rsidRDefault="00ED3401" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C6" w14:textId="77777777" w:rsidR="00ED3401" w:rsidRPr="00D85EB3" w:rsidRDefault="00ED3401" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="465"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D85EB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Būti susipažinus su civilinės saugos reikalavimais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733C7" w14:textId="77777777" w:rsidR="005B045F" w:rsidRPr="005B045F" w:rsidRDefault="005B045F" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F23BF">
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Privalumai: mokėti bent vieną ES šalių kalbą (anglų, vokiečių, prancūzų); turėti vadybinę kategoriją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F97D4A4" w14:textId="77777777" w:rsidR="00E21D2B" w:rsidRDefault="00E21D2B" w:rsidP="001B4751">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="1953" w:right="827" w:firstLine="567"/>
+        <w:ind w:left="1953" w:right="827" w:hanging="1953"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244733C8" w14:textId="6414734A" w:rsidR="001B4751" w:rsidRDefault="00EA2E51" w:rsidP="001B4751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="1953" w:right="827" w:hanging="1953"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">III. </w:t>
-      </w:r>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4751">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733C9" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="001B4751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="1953" w:right="827" w:hanging="1953"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">IAS </w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2001,896 +2111,1173 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>CIJOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733CA" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="16" w:line="220" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733CB" w14:textId="2962565E" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti pasiūlymus, rengiant gimnazijos strateginį, metinės veiklos, veiklos tobulinimo ir kitus planus</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Teikti pasiūlymus, rengiant </w:t>
+      </w:r>
+      <w:r w:rsidR="00551781">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>imnazijos strateginį, metinės veiklos, veiklos tobulinimo ir kitus planus</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733CC" w14:textId="34E417B0" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Dalyvauti ir teikti pasiūlymus rengiant gimnazijos ugdymo planą</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Dalyvauti ir teikti pasiūlymus rengiant </w:t>
+      </w:r>
+      <w:r w:rsidR="00551781">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>imnazijos ugdymo planą</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733CD" w14:textId="7CCA0BEC" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Organizuoti, koordinuoti ir kontroliuoti su neformaliuoju švietimu susijusius ir skyriui priskirtos dokumentacijos tvarkymą.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Organizuoti, koordinuoti ir kontroliuoti su neformaliuoju švietimu susijusius ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriui priskirtos dokumentacijos tvarkymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733CE" w14:textId="0044581D" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Vertinti skyriaus darbuotojų kvalifikaciją.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Vertinti </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojų kvalifikaciją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733CF" w14:textId="58F512FF" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Rengti ir teikti direktoriaus pavaduotojui ugdymui su neformaliuoju švietimu ir kuruojamais dalykais susijusių vidaus tvarkų, reglamentų ir kitų dokumentų projektus</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+      <w:r w:rsidR="00E21D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733D0" w14:textId="0671D209" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Rengti ir teikti teisės aktuose numatytą su neformaliuoju švietimu susijusią informaciją savivaldybės bei valstybinėms organizacijoms ir institucijoms, užtikrinti teikiamos informacijos teisingumą</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+      <w:r w:rsidR="008B5E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733D1" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Teikti siūlymus dėl priemonių kuruojamų sričių mokymo priemonių įsigijimui.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733D2" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Organizuoti ir vykdyti su neformaliuoju švietimu ir kuruojamais dalykais susijusius tyrimus, analizuoti rezultatus, numatyti kokybės tobulinimo veiklas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733D3" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Koordinuoti kuruojamų sričių darbo grupių veiklą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733D4" w14:textId="45E2D181" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti gimnazijos direktoriui siūlymus dėl skyriaus darbuotojų priėmimo, atleidimo, skatinimo, drausminių nuobaudų skyrimo, dalyvauti skyriaus darbuotojų paieškoje ir atrankoje.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Teikti </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53195">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imnazijos direktoriui siūlymus dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="00512E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kyriaus darbuotojų priėmimo, atleidimo, skatinimo, drausminių nuobaudų skyrimo, dalyvauti </w:t>
+      </w:r>
+      <w:r w:rsidR="00512E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojų paieškoje ir atrankoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733D5" w14:textId="7DE78761" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Planuoti, koordinuoti, organizuoti renginius gimnazijoje ir už jos ribų</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Planuoti, koordinuoti, organizuoti renginius </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53195">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>imnazijoje ir už jos ribų</w:t>
+      </w:r>
+      <w:r w:rsidR="00512E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733D6" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Planuoti, koordinuoti, organizuoti mokinių neformaliojo ugdymosi poreikių tyrimus, siekti tų poreikių tenkinimo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733D7" w14:textId="0D362162" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti gimnazijos direktoriaus pavaduotojui pasiūlymus dėl skyriaus darbuotojų kvalifikacijos tobulinimo ir atestacijos, rengti dokumentus.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Teikti </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53195">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>imnazijos direktoriaus pavaduotojui</w:t>
+      </w:r>
+      <w:r w:rsidR="00512E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ugdymui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasiūlymus dėl </w:t>
+      </w:r>
+      <w:r w:rsidR="00512E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojų kvalifikacijos tobulinimo ir atestacijos, rengti dokumentus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733D8" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Teikti direktoriaus pavaduotojui ugdymui pasiūlymus dėl mokytojų darbo krūvio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733D9" w14:textId="2E0195E9" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Teikti dalykinę, metodinę pagalbą skyriaus darbuotojams</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t xml:space="preserve">Teikti dalykinę, metodinę pagalbą </w:t>
+      </w:r>
+      <w:r w:rsidR="00080A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>kyriaus darbuotojams</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733DA" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Organizuoti neformaliojo švietimo specialistų studentų praktikas gimnazijoje</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+      <w:r w:rsidR="002C1C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733DB" w14:textId="77777777" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Koordinuoti gimnazijos mokinių savivaldos veiklą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733DF" w14:textId="28F2D212" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Koordinuoti kelionių, ekskursijų, išvykų organizavimą, kontroliuoti saugos ir sveikatos instrukcijų parengimą ir vykdymą.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t>Vykdyti funkcijas, numatytas ekstremalių situacijų plane</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733E0" w14:textId="2A7B6E68" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Organizuoti dokumentų, susijusių su nelaimingais atsitikimais ir traumomis rengimą, teikti informaciją atsakingoms institucijoms, organizuoti prevencinę veiklą.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+        <w:t>Kuruoti neformalųjį švietimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C790541" w14:textId="77777777" w:rsidR="00112274" w:rsidRDefault="00112274" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F23BF">
-[...9 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Koordinuoti korupcijos prevencijos veiklą gimnazijoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733E1" w14:textId="50DEDA2F" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="00112274" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F23BF">
-[...9 lines deleted...]
-    <w:p w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00332ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Koordinuoti gimnazijos kultūrinę veiklą</w:t>
+      </w:r>
+      <w:r w:rsidR="006F23BF" w:rsidRPr="006F23BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733E2" w14:textId="4EC3C8DE" w:rsidR="006F23BF" w:rsidRPr="006F23BF" w:rsidRDefault="006F23BF" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Kuruoti lietuvių kalbos, menų, fizinio ugdymo, technologijų dalykus ir neformalųjį švietimą.</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Vaduoti </w:t>
+      </w:r>
+      <w:r w:rsidR="0037598F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F23BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Koordinuoti viešinimui skirtos informacijos teikimą.</w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+        <w:t>imnazijos direktorių, nesant direktoriaus ir pavaduotojo ugdymui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733E3" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="4248" w:right="3126" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
-[...15 lines deleted...]
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733E4" w14:textId="77777777" w:rsidR="001B4751" w:rsidRDefault="00EA2E51" w:rsidP="001B4751">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="82"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>V. AT</w:t>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4751">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733E5" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="00EA2E51" w:rsidP="001B4751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="82"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B045F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>AT</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
@@ -2907,191 +3294,207 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="005B045F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>YBĖ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733E6" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="15" w:line="220" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733E7" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D85EB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Ugdymo skyriaus vedėjas asmeniškai atsako už pareigų neatlikimą, netinkamai arba ne laiku atliktas funkcija LR darbo kodekso nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733E8" w14:textId="77777777" w:rsidR="00735BCB" w:rsidRPr="00D85EB3" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00735BCB" w:rsidRPr="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
+    <w:p w14:paraId="244733E9" w14:textId="0BE22F32" w:rsidR="00735BCB" w:rsidRPr="00735BCB" w:rsidRDefault="00735BCB" w:rsidP="006F23BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735BCB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Pastaba</w:t>
       </w:r>
       <w:r w:rsidRPr="00735BCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>. Šios ugdymo skyriaus vedėjo funkcijos, pasikeitus įstatymams ar kitiems teisės aktams ir esant būtinybei, gali būti iš dalies keičiamos direktoriaus iniciatyva.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="00735BCB">
+        <w:t xml:space="preserve">. Šios </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73D45">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735BCB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>gdymo skyriaus vedėjo funkcijos, pasikeitus įstatymams ar kitiems teisės aktams ir esant būtinybei, gali būti keičiamos direktoriaus iniciatyva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244733EA" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D" w:rsidP="00735BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB" w:rsidP="00735BCB">
+    <w:p w14:paraId="244733EB" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB" w:rsidP="00735BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="00DC4F5A">
+    <w:p w14:paraId="244733EC" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="00DC4F5A">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="244733F0" wp14:editId="244733F1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2888615</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2433955" cy="0"/>
                 <wp:effectExtent l="12065" t="6985" r="11430" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2433955" cy="0"/>
                           <a:chOff x="4549" y="550"/>
@@ -3150,245 +3553,244 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5E0D25B4" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.45pt;margin-top:9.3pt;width:191.65pt;height:0;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="4549,550" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuk7LoVwMAAN0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v2zgM/n7A/oOgjzukdhwnTYymxZCX&#10;4oDtrsByP0CR5RfMlnySEqc73H8fRdmJm96wocsHhzJp8uFDirx7ONUVOQptSiWXdHwTUiIkV2kp&#10;8yX9e7cdzSkxlsmUVUqKJX0Whj7cv/vtrm0SEalCVanQBJxIk7TNkhbWNkkQGF6Impkb1QgJykzp&#10;mlk46jxINWvBe10FURjOglbptNGKC2Pg7dor6T36zzLB7V9ZZoQl1ZICNotPjc+9ewb3dyzJNWuK&#10;kncw2BtQ1KyUEPTsas0sIwddvnJVl1wrozJ7w1UdqCwrucAcIJtxeJXNo1aHBnPJkzZvzjQBtVc8&#10;vdkt//P4pEmZQu0okayGEmFUEjlq2iZPwOJRN5+bJ+3zA/Gj4l8MqINrvTvn3pjs208qBXfsYBVS&#10;c8p07VxA0uSEFXg+V0CcLOHwMoonk8V0Sgm/6HgBJXRfxNN4QQkoptOucLzYdB9O5pPJ4KuAJT4c&#10;QuwguXygy8yFSPNrRH4uWCOwPsbR1BEZ9URutRCuc8nEc4lGPZFmyOJA4yAaIPuH/L1moyfxe1yw&#10;hB+MfRQKy8COH4317Z+ChMVNuxbYwVXJ6gpuwu8jEhIXCh/ddTmbQc94s/cB2YWkJRi6c9r7Aj4G&#10;vuaTefS/vqB8F1/RwBfUMu8RsqIHzU+yQw0SYW7chNhmjTKuWXaAre8h8ABGLsPv2ELsa1v/TRdC&#10;wxy5niCaEpgge09Jw6xD5kI4kbRLilS4F7U6ip1Clb1qfAhy0VZyaOWLOEDl1fCFCwB3zwsY1GEd&#10;VFaqbVlVWIVKOiizcDFDboyqytQpHRqj8/2q0uTI3GzEn0sGnL0wgxkkU3RWCJZuOtmysvIy2FfI&#10;LbRfR4FrRBx+/y7CxWa+mcejOJptRnG4Xo8+bFfxaLYd307Xk/VqtR7/56CN46Qo01RIh64fxOP4&#10;5+5ntxL8CD2P4hdZvEh2i7/XyQYvYSAXkEv/77nuL6ifJnuVPsNl1cpvFtiEIBRKf6Wkha2ypOaf&#10;A9OCkuoPCdNmMY5jt4bwEE9vIzjooWY/1DDJwdWSWgoN7sSV9avr0OgyLyDSGMsq1QcYslnprjMM&#10;PJN4VN0BBh5KuEMwl27fuSU1PKPVZSvffwMAAP//AwBQSwMEFAAGAAgAAAAhAFhAKWvfAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdpF+kMZtSinoqgq0gvW2z0yQ0Oxuy&#10;2yT994540OPM+/DOM9l6tI3osfO1IwXxJAKBVDhTU6ng8/D6lIDwQZPRjSNUcEMP6/z+LtOpcQN9&#10;YL8PpeAS8qlWUIXQplL6okKr/cS1SJydXWd14LErpen0wOW2kdMoWkqra+ILlW5xW2Fx2V+tgrdB&#10;D5tZ/NLvLuft7XhYvH/tYlTq8WHcPIMIOIY/GH70WR1ydjq5KxkvGgXzxXzFKAfJEgQDySyZgjj9&#10;LmSeyf8f5N8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7pOy6FcDAADdBwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWEApa98AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACxBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAL0GAAAAAA==&#10;">
-                <v:shape id="Freeform 3" o:spid="_x0000_s1027" style="position:absolute;left:4549;top:550;width:3833;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAP9189sIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfIbyFvYimiqhUoxSh4GUX/MOyx0fz&#10;bMs2LyWJtn77jSB4HGbmN8xm15tG3Mn52rKC6SQBQVxYXXOp4HLOxysQPiBrbCyTggd52G2Hgw2m&#10;2nZ8pPsplCJC2KeooAqhTaX0RUUG/cS2xNG7WmcwROlKqR12EW4aOUuShTRYc1yosKV9RcXf6WYi&#10;Jeu+6PDTuKLP6+9s6eePkf5V6vOjz9YgAvXhHX61D1rBDJ5X4g2Q238AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQA/3Xz2wgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l3833,e" filled="f" strokeweight=".48pt">
+              <v:group w14:anchorId="1B8E58DD" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.45pt;margin-top:9.3pt;width:191.65pt;height:0;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="4549,550" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQCVxg477QIAANMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKG1c+sSo04x9IYB 3Vag2QcosnzBZEmTlDjd14+UnMZNVwzo8mBQJn14eEgx5xe7VpKtsK7RKqej05QSobguGlXl9Mfq 5mROifNMFUxqJXL6KBy9WL5/d96ZTIx1rWUhLAEQ5bLO5LT23mRJ4ngtWuZOtREKnKW2LfNwtFVS WNYBeiuTcZqeJZ22hbGaC+fg7VV00mXAL0vB/feydMITmVPg5sPThucan8nynGWVZaZueE+DvYFF yxoFSZ+grphnZGObF1Btw612uvSnXLeJLsuGi1ADVDNKj6q5tXpjQi1V1lXmSSaQ9kinN8Pyb9tb ax7MvY3swbzT/KcDXZLOVNnQj+cqBpN191UX0E+28ToUvittixBQEtkFfR+f9BU7Tzi8HE8nk8Vs Rgk/+HgNDcIvprPpghJwzGZ9W3h93X84mU8mg68SlsV0gWJPCVsOM+QOMrn/k+mhZkYE9R3KcG9J U0ANlCjWQuU3VgicSzLBIcLcELQX0g1VHHgwzIHY/9TvpRp7EV/TgmV84/yt0KENbHvnfBzuAqzQ 3KJnvoKLULYS5vzjCUkJpgqP/jI8hY32YR8SskpJR0LqHnSPBXoMsOaT+fivWNC+GIZY4wEW9LLa M2T1njTfqZ41WIThMknDmBntcFhWwG0/Q4AAQVjhK7GQ+zg2ftOnsLAljveDpQT2wzpKYphHZpgC TdLlNEiBL1q9FSsdXP5o8CHJwSvVMCo2ccAquuELTAB3LxohKXIddFbpm0bK0AWpkMpZujgL2jgt mwKdyMbZan0pLdky3Hzhh8UA2LMw2DCqCGC1YMV1b3vWyGhDvARt4aK5MLhx0te6eIQhtjruU9j/ YNTa/qakg12aU/drw6ygRH5RcAsXo+kUl284TGefxnCwQ8966GGKA1ROPYXGo3np48LeGNtUNWQa hXKV/gzLp2xwzAO/yKo/wCIIVticYD1bzcNziDr8Fy3/AAAA//8DAFBLAwQUAAYACAAAACEAWEAp a98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm92kX6Qxm1KKeiqCrSC9 bbPTJDQ7G7LbJP33jnjQ48z78M4z2Xq0jeix87UjBfEkAoFUOFNTqeDz8PqUgPBBk9GNI1RwQw/r /P4u06lxA31gvw+l4BLyqVZQhdCmUvqiQqv9xLVInJ1dZ3XgsSul6fTA5baR0yhaSqtr4guVbnFb YXHZX62Ct0EPm1n80u8u5+3teFi8f+1iVOrxYdw8gwg4hj8YfvRZHXJ2OrkrGS8aBfPFfMUoB8kS BAPJLJmCOP0uZJ7J/x/k3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVxg477QIAANMG AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYQClr3wAA AAkBAAAPAAAAAAAAAAAAAAAAAEcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUwYA AAAA ">
+                <v:shape id="Freeform 3" o:spid="_x0000_s1027" style="position:absolute;left:4549;top:550;width:3833;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3833,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH 70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23 jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3 VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0 r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP// AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0 X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A AAD//wMAUEsDBBQABgAIAAAAIQA/3Xz2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw FMTvgt8hvIW9iKaKqFSjFKHgZRf8w7LHR/NsyzYvJYm2fvuNIHgcZuY3zGbXm0bcyfnasoLpJAFB XFhdc6ngcs7HKxA+IGtsLJOCB3nYbYeDDabadnyk+ymUIkLYp6igCqFNpfRFRQb9xLbE0btaZzBE 6UqpHXYRbho5S5KFNFhzXKiwpX1Fxd/pZiIl677o8NO4os/r72zp54+R/lXq86PP1iAC9eEdfrUP WsEMnlfiDZDbfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/3Xz2wgAAANoAAAAPAAAA AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA " path="m,l3833,e" filled="f" strokeweight=".48pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3833,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
+    <w:p w14:paraId="244733ED" w14:textId="77777777" w:rsidR="009A55FB" w:rsidRPr="005B045F" w:rsidRDefault="009A55FB">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
+    <w:p w14:paraId="244733EE" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
       <w:pPr>
         <w:spacing w:before="3" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
+    <w:p w14:paraId="244733EF" w14:textId="77777777" w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidRDefault="0014224D">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidSect="00EE387C">
+    <w:sectPr w:rsidR="0014224D" w:rsidRPr="005B045F" w:rsidSect="001B4751">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11920" w:h="16840"/>
-      <w:pgMar w:top="1135" w:right="740" w:bottom="993" w:left="1600" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="740" w:bottom="993" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A2D43" w:rsidRDefault="000A2D43" w:rsidP="00EE387C">
+    <w:p w14:paraId="33CBD37E" w14:textId="77777777" w:rsidR="00B5629B" w:rsidRDefault="00B5629B" w:rsidP="00EE387C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A2D43" w:rsidRDefault="000A2D43" w:rsidP="00EE387C">
+    <w:p w14:paraId="3A1282B0" w14:textId="77777777" w:rsidR="00B5629B" w:rsidRDefault="00B5629B" w:rsidP="00EE387C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A2D43" w:rsidRDefault="000A2D43" w:rsidP="00EE387C">
+    <w:p w14:paraId="0EE7715D" w14:textId="77777777" w:rsidR="00B5629B" w:rsidRDefault="00B5629B" w:rsidP="00EE387C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A2D43" w:rsidRDefault="000A2D43" w:rsidP="00EE387C">
+    <w:p w14:paraId="4906ACEB" w14:textId="77777777" w:rsidR="00B5629B" w:rsidRDefault="00B5629B" w:rsidP="00EE387C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1432436"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
+      <w:p w14:paraId="244733F6" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00566646" w:rsidRPr="00566646">
+        <w:r w:rsidR="001B4751" w:rsidRPr="001B4751">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="lt-LT"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
+  <w:p w14:paraId="244733F7" w14:textId="77777777" w:rsidR="00EE387C" w:rsidRDefault="00EE387C">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C045BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C87A706E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="102" w:hanging="286"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-21"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
@@ -4618,197 +5020,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6316" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2114393325">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1958757285">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1871260139">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1597058166">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="346564717">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="411972776">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="808323105">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1803158429">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1778256799">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1526556616">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2057660277">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1276980227">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0014224D"/>
     <w:rsid w:val="0004136D"/>
+    <w:rsid w:val="00080A07"/>
+    <w:rsid w:val="00083DF6"/>
     <w:rsid w:val="000979DC"/>
     <w:rsid w:val="000A2D43"/>
+    <w:rsid w:val="00112274"/>
     <w:rsid w:val="0014224D"/>
     <w:rsid w:val="001606C2"/>
+    <w:rsid w:val="00176DBA"/>
+    <w:rsid w:val="001B4751"/>
+    <w:rsid w:val="001E1999"/>
     <w:rsid w:val="002159EE"/>
+    <w:rsid w:val="00242D47"/>
+    <w:rsid w:val="002C1C7B"/>
     <w:rsid w:val="002C4459"/>
     <w:rsid w:val="00307DD9"/>
+    <w:rsid w:val="00332ADC"/>
+    <w:rsid w:val="0037598F"/>
+    <w:rsid w:val="003B469A"/>
     <w:rsid w:val="003D1685"/>
+    <w:rsid w:val="004F2A5E"/>
+    <w:rsid w:val="00512E17"/>
     <w:rsid w:val="00521C1E"/>
+    <w:rsid w:val="00551781"/>
     <w:rsid w:val="00566646"/>
     <w:rsid w:val="00571EF9"/>
     <w:rsid w:val="005B045F"/>
     <w:rsid w:val="005E6A50"/>
+    <w:rsid w:val="005F322B"/>
     <w:rsid w:val="005F344D"/>
     <w:rsid w:val="005F4AE8"/>
+    <w:rsid w:val="00676229"/>
+    <w:rsid w:val="00680827"/>
+    <w:rsid w:val="006B210E"/>
     <w:rsid w:val="006D1911"/>
     <w:rsid w:val="006F23BF"/>
+    <w:rsid w:val="00726883"/>
     <w:rsid w:val="00735BCB"/>
     <w:rsid w:val="00781C4E"/>
     <w:rsid w:val="007B0ED9"/>
+    <w:rsid w:val="007E7E74"/>
+    <w:rsid w:val="007F49D9"/>
+    <w:rsid w:val="008771FB"/>
+    <w:rsid w:val="008B5E0C"/>
     <w:rsid w:val="008C0415"/>
     <w:rsid w:val="009A55FB"/>
     <w:rsid w:val="00A00B5B"/>
     <w:rsid w:val="00A125AF"/>
     <w:rsid w:val="00A71A98"/>
     <w:rsid w:val="00AA1EEF"/>
     <w:rsid w:val="00B43F83"/>
+    <w:rsid w:val="00B5629B"/>
     <w:rsid w:val="00B606F9"/>
+    <w:rsid w:val="00BA6365"/>
     <w:rsid w:val="00C503CC"/>
+    <w:rsid w:val="00C60C60"/>
+    <w:rsid w:val="00C76947"/>
     <w:rsid w:val="00CB1C6F"/>
     <w:rsid w:val="00CC24F2"/>
     <w:rsid w:val="00CD6CE7"/>
+    <w:rsid w:val="00CF5D1B"/>
     <w:rsid w:val="00D723DB"/>
     <w:rsid w:val="00DC4F5A"/>
     <w:rsid w:val="00DF2DB7"/>
+    <w:rsid w:val="00E21D2B"/>
+    <w:rsid w:val="00E364C3"/>
     <w:rsid w:val="00E40EB2"/>
+    <w:rsid w:val="00E53195"/>
+    <w:rsid w:val="00E54C3A"/>
     <w:rsid w:val="00E847F0"/>
     <w:rsid w:val="00E90A09"/>
     <w:rsid w:val="00EA2E51"/>
     <w:rsid w:val="00ED076B"/>
     <w:rsid w:val="00ED3401"/>
     <w:rsid w:val="00EE387C"/>
     <w:rsid w:val="00EF644C"/>
+    <w:rsid w:val="00F70FF2"/>
+    <w:rsid w:val="00F73D45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="244733A7"/>
   <w15:docId w15:val="{AA8ADE3C-FFD3-41DB-9740-CA9F19FD0CE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5136,50 +5574,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat1Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -5377,51 +5820,50 @@
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:link w:val="Antrat9Diagrama"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
     <w:name w:val="Antraštė 1 Diagrama"/>
@@ -5649,51 +6091,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00ED076B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1876961363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5961,67 +6403,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2037</Characters>
+  <Pages>1</Pages>
+  <Words>3345</Words>
+  <Characters>1907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5599</CharactersWithSpaces>
+  <CharactersWithSpaces>5242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antonijus</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>